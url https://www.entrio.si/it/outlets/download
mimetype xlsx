--- v0 (2026-07-15)
+++ v1 (2026-08-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Città  " sheetId="1" r:id="rId4"/>
     <sheet name="Azienda" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1850">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1853">
   <si>
     <t xml:space="preserve">Città  </t>
   </si>
   <si>
     <t xml:space="preserve">Nome  </t>
   </si>
   <si>
     <t xml:space="preserve">Indirizzo (nome della strada e numero civico)  </t>
   </si>
   <si>
     <t xml:space="preserve">Orario di lavoro  </t>
   </si>
   <si>
     <t>Šenčur</t>
   </si>
   <si>
     <t>Petrol ŠENČUR</t>
   </si>
   <si>
     <t>POSLOVNA CONA A 1</t>
   </si>
   <si>
     <t>0-24h</t>
   </si>
   <si>
@@ -2164,51 +2164,51 @@
   <si>
     <t>Petrol CELJE - KIDRIČEVA SEVER</t>
   </si>
   <si>
     <t>KIDRIČEVA ULICA 21</t>
   </si>
   <si>
     <t>Petrol CELJE - CITY CENTER</t>
   </si>
   <si>
     <t>BEŽIGRAJSKA CESTA 1</t>
   </si>
   <si>
     <t>Petrol LOPATA AC - SEVER</t>
   </si>
   <si>
     <t>LOPATA 81</t>
   </si>
   <si>
     <t>3DVA, CELJE NOVI TRG LIDL #2219</t>
   </si>
   <si>
     <t>Novi trg 18 18</t>
   </si>
   <si>
-    <t>Petrol MOL Celje Ljubljanska #6445</t>
+    <t>MOL Celje Ljubljanska #6445</t>
   </si>
   <si>
     <t>Ljubljanska cesta 110 110</t>
   </si>
   <si>
     <t xml:space="preserve">Mon-Fri: 6:00 - 22:00
 </t>
   </si>
   <si>
     <t>Petrol MOL Celje Mariborska 1 #6431</t>
   </si>
   <si>
     <t>Mariborska cesta 111</t>
   </si>
   <si>
     <t>Petrol MOL Šentjur #6439</t>
   </si>
   <si>
     <t>Ljubljanska cesta 20</t>
   </si>
   <si>
     <t>Petrol MOL Celje Mariborska Jug #6442</t>
   </si>
   <si>
     <t>Mariborska cesta 84</t>
@@ -4681,50 +4681,59 @@
     <t>CESTA 2. JULIJA 19</t>
   </si>
   <si>
     <t>Petrol ŠENTILJ - MARIBORSKA</t>
   </si>
   <si>
     <t>MARIBORSKA CESTA 49</t>
   </si>
   <si>
     <t>Petrol ŠENTILJ AC - VZHOD</t>
   </si>
   <si>
     <t>CESTA 2. JULIJA 22</t>
   </si>
   <si>
     <t>Petrol KAMNIK - LJUBLJANSKA</t>
   </si>
   <si>
     <t>LJUBLJANSKA CESTA 10A</t>
   </si>
   <si>
     <t>Petrol MOL Kamnik #6451</t>
   </si>
   <si>
     <t>Perovo 32</t>
+  </si>
+  <si>
+    <t>KAMNIK SUPERNOVA #3161</t>
+  </si>
+  <si>
+    <t>Domžalska cesta 3 3</t>
+  </si>
+  <si>
+    <t>Mon - Sat: 08:00 am - 08:00 pm</t>
   </si>
   <si>
     <t>Petrol JESENICE - MARŠALA TITA</t>
   </si>
   <si>
     <t>CESTA MARŠALA TITA 113</t>
   </si>
   <si>
     <t>Petrol HRUŠICA AC - JUG</t>
   </si>
   <si>
     <t>SPODNJI PLAVŽ 24A</t>
   </si>
   <si>
     <t>Petrol HRUŠICA AC - SEVER</t>
   </si>
   <si>
     <t>SPODNJI PLAVŽ 24B</t>
   </si>
   <si>
     <t>Petrol JESENICE - KOROŠKA BELA</t>
   </si>
   <si>
     <t>CESTA BORISA KIDRIČA 50</t>
   </si>
@@ -6004,51 +6013,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D928"/>
+  <dimension ref="A1:D929"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="70.69702100000001" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
@@ -13278,1628 +13287,1640 @@
       <c r="A749" t="s">
         <v>1038</v>
       </c>
       <c r="B749" t="s">
         <v>1529</v>
       </c>
       <c r="C749" t="s">
         <v>1530</v>
       </c>
       <c r="D749" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750"/>
       <c r="B750" t="s">
         <v>1531</v>
       </c>
       <c r="C750" t="s">
         <v>1532</v>
       </c>
       <c r="D750" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="752" spans="1:4">
-      <c r="A752" t="s">
+    <row r="751" spans="1:4">
+      <c r="A751"/>
+      <c r="B751" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D751" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753" t="s">
         <v>759</v>
       </c>
-      <c r="B752" t="s">
-[...10 lines deleted...]
-      <c r="A753"/>
       <c r="B753" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="C753" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D753" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754"/>
       <c r="B754" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="C754" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="D754" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755"/>
       <c r="B755" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="C755" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="D755" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756"/>
       <c r="B756" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="C756" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="D756" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="758" spans="1:4">
-[...3 lines deleted...]
-      <c r="B758" t="s">
+    <row r="757" spans="1:4">
+      <c r="A757"/>
+      <c r="B757" t="s">
         <v>1544</v>
       </c>
-      <c r="C758" t="s">
+      <c r="C757" t="s">
         <v>1545</v>
       </c>
-      <c r="D758" t="s">
+      <c r="D757" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="759" spans="1:4">
-      <c r="A759"/>
+      <c r="A759" t="s">
+        <v>1546</v>
+      </c>
       <c r="B759" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="C759" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D759" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760"/>
       <c r="B760" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C760" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D760" t="s">
-        <v>348</v>
+        <v>7</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761"/>
       <c r="B761" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="C761" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="D761" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="763" spans="1:4">
-      <c r="A763" t="s">
+    <row r="762" spans="1:4">
+      <c r="A762"/>
+      <c r="B762" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D762" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764" t="s">
         <v>771</v>
       </c>
-      <c r="B763" t="s">
-[...13 lines deleted...]
-      <c r="B765" t="s">
+      <c r="B764" t="s">
         <v>1555</v>
       </c>
-      <c r="C765" t="s">
+      <c r="C764" t="s">
         <v>1556</v>
       </c>
-      <c r="D765" t="s">
+      <c r="D764" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D766" t="s">
         <v>149</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767"/>
       <c r="B767" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="C767" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="D767" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768"/>
       <c r="B768" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="C768" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D768" t="s">
-        <v>348</v>
+        <v>7</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769"/>
       <c r="B769" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C769" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="D769" t="s">
-        <v>1565</v>
+        <v>348</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770"/>
       <c r="B770" t="s">
         <v>1566</v>
       </c>
       <c r="C770" t="s">
         <v>1567</v>
       </c>
       <c r="D770" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771"/>
+      <c r="B771" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D771" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="772" spans="1:4">
-[...9 lines deleted...]
-      <c r="D772" t="s">
+    <row r="773" spans="1:4">
+      <c r="A773" t="s">
         <v>1571</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A773"/>
       <c r="B773" t="s">
         <v>1572</v>
       </c>
       <c r="C773" t="s">
         <v>1573</v>
       </c>
       <c r="D773" t="s">
-        <v>7</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774"/>
       <c r="B774" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="C774" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D774" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="776" spans="1:4">
-[...3 lines deleted...]
-      <c r="B776" t="s">
+    <row r="775" spans="1:4">
+      <c r="A775"/>
+      <c r="B775" t="s">
         <v>1577</v>
       </c>
-      <c r="C776" t="s">
+      <c r="C775" t="s">
         <v>1578</v>
       </c>
-      <c r="D776" t="s">
-[...4 lines deleted...]
-      <c r="A778" t="s">
+      <c r="D775" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777" t="s">
         <v>1579</v>
       </c>
-      <c r="B778" t="s">
+      <c r="B777" t="s">
         <v>1580</v>
       </c>
-      <c r="C778" t="s">
+      <c r="C777" t="s">
         <v>1581</v>
       </c>
-      <c r="D778" t="s">
+      <c r="D777" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779" t="s">
         <v>1582</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A780" t="s">
+      <c r="B779" t="s">
         <v>1583</v>
       </c>
-      <c r="B780" t="s">
+      <c r="C779" t="s">
         <v>1584</v>
       </c>
-      <c r="C780" t="s">
+      <c r="D779" t="s">
         <v>1585</v>
       </c>
-      <c r="D780" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="781" spans="1:4">
-      <c r="A781"/>
+      <c r="A781" t="s">
+        <v>1586</v>
+      </c>
       <c r="B781" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="C781" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="D781" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782"/>
       <c r="B782" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="C782" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="D782" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783"/>
+      <c r="B783" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D783" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="784" spans="1:4">
-[...9 lines deleted...]
-      <c r="D784" t="s">
+    <row r="785" spans="1:4">
+      <c r="A785" t="s">
         <v>1593</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A785"/>
       <c r="B785" t="s">
         <v>1594</v>
       </c>
       <c r="C785" t="s">
         <v>1595</v>
       </c>
       <c r="D785" t="s">
-        <v>7</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786"/>
       <c r="B786" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C786" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="D786" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787"/>
       <c r="B787" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="C787" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="D787" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788"/>
       <c r="B788" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="C788" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="D788" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789"/>
+      <c r="B789" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D789" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="790" spans="1:4">
-[...9 lines deleted...]
-      <c r="D790" t="s">
+    <row r="791" spans="1:4">
+      <c r="A791" t="s">
         <v>1605</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A791"/>
       <c r="B791" t="s">
         <v>1606</v>
       </c>
       <c r="C791" t="s">
         <v>1607</v>
       </c>
       <c r="D791" t="s">
-        <v>7</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792"/>
       <c r="B792" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="C792" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="D792" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="794" spans="1:4">
-[...3 lines deleted...]
-      <c r="B794" t="s">
+    <row r="793" spans="1:4">
+      <c r="A793"/>
+      <c r="B793" t="s">
         <v>1611</v>
       </c>
-      <c r="C794" t="s">
+      <c r="C793" t="s">
         <v>1612</v>
       </c>
-      <c r="D794" t="s">
+      <c r="D793" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795" t="s">
         <v>1613</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A795"/>
       <c r="B795" t="s">
         <v>1614</v>
       </c>
       <c r="C795" t="s">
         <v>1615</v>
       </c>
       <c r="D795" t="s">
-        <v>536</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796"/>
       <c r="B796" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C796" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="D796" t="s">
-        <v>1618</v>
+        <v>536</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797"/>
       <c r="B797" t="s">
         <v>1619</v>
       </c>
       <c r="C797" t="s">
         <v>1620</v>
       </c>
       <c r="D797" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798"/>
       <c r="B798" t="s">
         <v>1622</v>
       </c>
       <c r="C798" t="s">
         <v>1623</v>
       </c>
       <c r="D798" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799"/>
       <c r="B799" t="s">
         <v>1625</v>
       </c>
       <c r="C799" t="s">
         <v>1626</v>
       </c>
       <c r="D799" t="s">
-        <v>7</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800"/>
       <c r="B800" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="C800" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="D800" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801"/>
+      <c r="B801" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D801" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="802" spans="1:4">
-      <c r="A802" t="s">
+    <row r="803" spans="1:4">
+      <c r="A803" t="s">
         <v>1250</v>
       </c>
-      <c r="B802" t="s">
-[...13 lines deleted...]
-      <c r="B804" t="s">
+      <c r="B803" t="s">
         <v>1632</v>
       </c>
-      <c r="C804" t="s">
+      <c r="C803" t="s">
         <v>1633</v>
       </c>
-      <c r="D804" t="s">
-[...4 lines deleted...]
-      <c r="A806" t="s">
+      <c r="D803" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805" t="s">
         <v>1634</v>
       </c>
-      <c r="B806" t="s">
+      <c r="B805" t="s">
         <v>1635</v>
       </c>
-      <c r="C806" t="s">
+      <c r="C805" t="s">
         <v>1636</v>
       </c>
-      <c r="D806" t="s">
+      <c r="D805" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807" t="s">
         <v>1637</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A807"/>
       <c r="B807" t="s">
         <v>1638</v>
       </c>
       <c r="C807" t="s">
         <v>1639</v>
       </c>
       <c r="D807" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808"/>
       <c r="B808" t="s">
         <v>1641</v>
       </c>
       <c r="C808" t="s">
         <v>1642</v>
       </c>
       <c r="D808" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809"/>
       <c r="B809" t="s">
         <v>1644</v>
       </c>
       <c r="C809" t="s">
         <v>1645</v>
       </c>
       <c r="D809" t="s">
-        <v>7</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810"/>
       <c r="B810" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C810" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="D810" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811"/>
       <c r="B811" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C811" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="D811" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812"/>
+      <c r="B812" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D812" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="813" spans="1:4">
-[...12 lines deleted...]
-    </row>
     <row r="814" spans="1:4">
-      <c r="A814"/>
+      <c r="A814" t="s">
+        <v>1653</v>
+      </c>
       <c r="B814" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="C814" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D814" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815"/>
+      <c r="B815" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D815" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="816" spans="1:4">
-[...9 lines deleted...]
-      <c r="D816" t="s">
+    <row r="817" spans="1:4">
+      <c r="A817" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D817" t="s">
         <v>427</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818"/>
       <c r="B818" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C818" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="D818" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819"/>
+      <c r="B819" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D819" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="820" spans="1:4">
-[...14 lines deleted...]
-      <c r="A822" t="s">
+    <row r="821" spans="1:4">
+      <c r="A821" t="s">
         <v>1665</v>
       </c>
-      <c r="B822" t="s">
+      <c r="B821" t="s">
         <v>1666</v>
       </c>
-      <c r="C822" t="s">
+      <c r="C821" t="s">
         <v>1667</v>
       </c>
-      <c r="D822" t="s">
+      <c r="D821" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B823" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D823" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="824" spans="1:4">
-[...14 lines deleted...]
-      <c r="A826" t="s">
+    <row r="825" spans="1:4">
+      <c r="A825" t="s">
         <v>1671</v>
       </c>
-      <c r="B826" t="s">
+      <c r="B825" t="s">
         <v>1672</v>
       </c>
-      <c r="C826" t="s">
+      <c r="C825" t="s">
         <v>1673</v>
       </c>
-      <c r="D826" t="s">
+      <c r="D825" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B827" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D827" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="828" spans="1:4">
-[...14 lines deleted...]
-      <c r="A830" t="s">
+    <row r="829" spans="1:4">
+      <c r="A829" t="s">
         <v>1677</v>
       </c>
-      <c r="B830" t="s">
+      <c r="B829" t="s">
         <v>1678</v>
       </c>
-      <c r="C830" t="s">
+      <c r="C829" t="s">
         <v>1679</v>
       </c>
-      <c r="D830" t="s">
-[...4 lines deleted...]
-      <c r="A832" t="s">
+      <c r="D829" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831" t="s">
         <v>1680</v>
       </c>
-      <c r="B832" t="s">
+      <c r="B831" t="s">
         <v>1681</v>
       </c>
-      <c r="C832" t="s">
+      <c r="C831" t="s">
         <v>1682</v>
       </c>
-      <c r="D832" t="s">
+      <c r="D831" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="833" spans="1:4">
-      <c r="A833"/>
+      <c r="A833" t="s">
+        <v>1683</v>
+      </c>
       <c r="B833" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="C833" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="D833" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834"/>
+      <c r="B834" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D834" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="835" spans="1:4">
-[...14 lines deleted...]
-      <c r="A837" t="s">
+    <row r="836" spans="1:4">
+      <c r="A836" t="s">
         <v>1688</v>
       </c>
-      <c r="B837" t="s">
+      <c r="B836" t="s">
         <v>1689</v>
       </c>
-      <c r="C837" t="s">
+      <c r="C836" t="s">
         <v>1690</v>
       </c>
-      <c r="D837" t="s">
+      <c r="D836" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838" t="s">
         <v>1691</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A838"/>
       <c r="B838" t="s">
         <v>1692</v>
       </c>
       <c r="C838" t="s">
         <v>1693</v>
       </c>
       <c r="D838" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839"/>
       <c r="B839" t="s">
         <v>1695</v>
       </c>
       <c r="C839" t="s">
         <v>1696</v>
       </c>
       <c r="D839" t="s">
-        <v>383</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840"/>
       <c r="B840" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C840" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="D840" t="s">
-        <v>1699</v>
+        <v>383</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841"/>
       <c r="B841" t="s">
         <v>1700</v>
       </c>
       <c r="C841" t="s">
         <v>1701</v>
       </c>
       <c r="D841" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842"/>
       <c r="B842" t="s">
         <v>1703</v>
       </c>
       <c r="C842" t="s">
         <v>1704</v>
       </c>
       <c r="D842" t="s">
-        <v>7</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843"/>
       <c r="B843" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C843" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="D843" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844"/>
       <c r="B844" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C844" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="D844" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845"/>
       <c r="B845" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="C845" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="D845" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846"/>
       <c r="B846" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="C846" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="D846" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847"/>
       <c r="B847" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C847" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="D847" t="s">
-        <v>216</v>
+        <v>7</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848"/>
       <c r="B848" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C848" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="D848" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="850" spans="1:4">
-[...3 lines deleted...]
-      <c r="B850" t="s">
+    <row r="849" spans="1:4">
+      <c r="A849"/>
+      <c r="B849" t="s">
         <v>1718</v>
       </c>
-      <c r="C850" t="s">
+      <c r="C849" t="s">
         <v>1719</v>
       </c>
-      <c r="D850" t="s">
-[...4 lines deleted...]
-      <c r="A852" t="s">
+      <c r="D849" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4">
+      <c r="A851" t="s">
         <v>1720</v>
       </c>
-      <c r="B852" t="s">
+      <c r="B851" t="s">
         <v>1721</v>
       </c>
-      <c r="C852" t="s">
+      <c r="C851" t="s">
         <v>1722</v>
       </c>
-      <c r="D852" t="s">
+      <c r="D851" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4">
+      <c r="A853" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B853" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D853" t="s">
         <v>795</v>
       </c>
     </row>
-    <row r="854" spans="1:4">
-[...14 lines deleted...]
-      <c r="A856" t="s">
+    <row r="855" spans="1:4">
+      <c r="A855" t="s">
         <v>1726</v>
       </c>
-      <c r="B856" t="s">
+      <c r="B855" t="s">
         <v>1727</v>
       </c>
-      <c r="C856" t="s">
+      <c r="C855" t="s">
         <v>1728</v>
       </c>
-      <c r="D856" t="s">
-[...4 lines deleted...]
-      <c r="A858" t="s">
+      <c r="D855" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4">
+      <c r="A857" t="s">
         <v>1729</v>
       </c>
-      <c r="B858" t="s">
+      <c r="B857" t="s">
         <v>1730</v>
       </c>
-      <c r="C858" t="s">
+      <c r="C857" t="s">
         <v>1731</v>
       </c>
-      <c r="D858" t="s">
-[...4 lines deleted...]
-      <c r="A860" t="s">
+      <c r="D857" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="A859" t="s">
         <v>1732</v>
       </c>
-      <c r="B860" t="s">
+      <c r="B859" t="s">
         <v>1733</v>
       </c>
-      <c r="C860" t="s">
+      <c r="C859" t="s">
         <v>1734</v>
       </c>
-      <c r="D860" t="s">
+      <c r="D859" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="A861" t="s">
         <v>1735</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A862" t="s">
+      <c r="B861" t="s">
         <v>1736</v>
       </c>
-      <c r="B862" t="s">
+      <c r="C861" t="s">
         <v>1737</v>
       </c>
-      <c r="C862" t="s">
+      <c r="D861" t="s">
         <v>1738</v>
       </c>
-      <c r="D862" t="s">
+    </row>
+    <row r="863" spans="1:4">
+      <c r="A863" t="s">
         <v>1739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A863"/>
       <c r="B863" t="s">
         <v>1740</v>
       </c>
       <c r="C863" t="s">
         <v>1741</v>
       </c>
       <c r="D863" t="s">
         <v>1742</v>
       </c>
     </row>
-    <row r="865" spans="1:4">
-      <c r="A865" t="s">
+    <row r="864" spans="1:4">
+      <c r="A864"/>
+      <c r="B864" t="s">
         <v>1743</v>
       </c>
-      <c r="B865" t="s">
+      <c r="C864" t="s">
         <v>1744</v>
       </c>
-      <c r="C865" t="s">
+      <c r="D864" t="s">
         <v>1745</v>
       </c>
-      <c r="D865" t="s">
+    </row>
+    <row r="866" spans="1:4">
+      <c r="A866" t="s">
         <v>1746</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A866"/>
       <c r="B866" t="s">
         <v>1747</v>
       </c>
       <c r="C866" t="s">
         <v>1748</v>
       </c>
       <c r="D866" t="s">
         <v>1749</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867"/>
       <c r="B867" t="s">
         <v>1750</v>
       </c>
       <c r="C867" t="s">
         <v>1751</v>
       </c>
       <c r="D867" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4">
+      <c r="A868"/>
+      <c r="B868" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C868" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D868" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="869" spans="1:4">
-[...9 lines deleted...]
-      <c r="D869" t="s">
+    <row r="870" spans="1:4">
+      <c r="A870" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B870" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D870" t="s">
         <v>616</v>
       </c>
     </row>
-    <row r="871" spans="1:4">
-[...9 lines deleted...]
-      <c r="D871" t="s">
+    <row r="872" spans="1:4">
+      <c r="A872" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B872" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C872" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D872" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="873" spans="1:4">
-[...14 lines deleted...]
-      <c r="A875" t="s">
+    <row r="874" spans="1:4">
+      <c r="A874" t="s">
         <v>1761</v>
       </c>
-      <c r="B875" t="s">
+      <c r="B874" t="s">
         <v>1762</v>
       </c>
-      <c r="C875" t="s">
+      <c r="C874" t="s">
         <v>1763</v>
       </c>
-      <c r="D875" t="s">
-[...4 lines deleted...]
-      <c r="A877" t="s">
+      <c r="D874" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4">
+      <c r="A876" t="s">
         <v>1764</v>
       </c>
-      <c r="B877" t="s">
+      <c r="B876" t="s">
         <v>1765</v>
       </c>
-      <c r="C877" t="s">
+      <c r="C876" t="s">
         <v>1766</v>
       </c>
-      <c r="D877" t="s">
+      <c r="D876" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4">
+      <c r="A878" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B878" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C878" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D878" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="879" spans="1:4">
-[...14 lines deleted...]
-      <c r="A881" t="s">
+    <row r="880" spans="1:4">
+      <c r="A880" t="s">
         <v>1770</v>
       </c>
-      <c r="B881" t="s">
+      <c r="B880" t="s">
         <v>1771</v>
       </c>
-      <c r="C881" t="s">
+      <c r="C880" t="s">
         <v>1772</v>
       </c>
-      <c r="D881" t="s">
-[...4 lines deleted...]
-      <c r="A883" t="s">
+      <c r="D880" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4">
+      <c r="A882" t="s">
         <v>1773</v>
       </c>
-      <c r="B883" t="s">
+      <c r="B882" t="s">
         <v>1774</v>
       </c>
-      <c r="C883" t="s">
+      <c r="C882" t="s">
         <v>1775</v>
       </c>
-      <c r="D883" t="s">
-[...4 lines deleted...]
-      <c r="A885" t="s">
+      <c r="D882" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="A884" t="s">
         <v>1776</v>
       </c>
-      <c r="B885" t="s">
+      <c r="B884" t="s">
         <v>1777</v>
       </c>
-      <c r="C885" t="s">
+      <c r="C884" t="s">
         <v>1778</v>
       </c>
-      <c r="D885" t="s">
-[...4 lines deleted...]
-      <c r="A887" t="s">
+      <c r="D884" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="A886" t="s">
         <v>1779</v>
       </c>
-      <c r="B887" t="s">
+      <c r="B886" t="s">
         <v>1780</v>
       </c>
-      <c r="C887" t="s">
+      <c r="C886" t="s">
         <v>1781</v>
       </c>
-      <c r="D887" t="s">
+      <c r="D886" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="888" spans="1:4">
-      <c r="A888"/>
+      <c r="A888" t="s">
+        <v>1782</v>
+      </c>
       <c r="B888" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="C888" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="D888" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="890" spans="1:4">
-[...3 lines deleted...]
-      <c r="B890" t="s">
+    <row r="889" spans="1:4">
+      <c r="A889"/>
+      <c r="B889" t="s">
         <v>1785</v>
       </c>
-      <c r="C890" t="s">
+      <c r="C889" t="s">
         <v>1786</v>
       </c>
-      <c r="D890" t="s">
-[...4 lines deleted...]
-      <c r="A892" t="s">
+      <c r="D889" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="A891" t="s">
         <v>1787</v>
       </c>
-      <c r="B892" t="s">
+      <c r="B891" t="s">
         <v>1788</v>
       </c>
-      <c r="C892" t="s">
+      <c r="C891" t="s">
         <v>1789</v>
       </c>
-      <c r="D892" t="s">
+      <c r="D891" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="A893" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B893" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C893" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D893" t="s">
         <v>1007</v>
       </c>
     </row>
-    <row r="894" spans="1:4">
-[...14 lines deleted...]
-      <c r="A896" t="s">
+    <row r="895" spans="1:4">
+      <c r="A895" t="s">
         <v>1793</v>
       </c>
-      <c r="B896" t="s">
+      <c r="B895" t="s">
         <v>1794</v>
       </c>
-      <c r="C896" t="s">
+      <c r="C895" t="s">
         <v>1795</v>
       </c>
-      <c r="D896" t="s">
+      <c r="D895" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="A897" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B897" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C897" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D897" t="s">
         <v>149</v>
-      </c>
-[...10 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898"/>
       <c r="B898" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C898" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="D898" t="s">
-        <v>433</v>
+        <v>501</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899"/>
       <c r="B899" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="C899" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="D899" t="s">
-        <v>7</v>
+        <v>433</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900"/>
       <c r="B900" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="C900" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="D900" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901"/>
       <c r="B901" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="C901" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="D901" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="903" spans="1:4">
-[...3 lines deleted...]
-      <c r="B903" t="s">
+    <row r="902" spans="1:4">
+      <c r="A902"/>
+      <c r="B902" t="s">
         <v>1807</v>
       </c>
-      <c r="C903" t="s">
+      <c r="C902" t="s">
         <v>1808</v>
       </c>
-      <c r="D903" t="s">
+      <c r="D902" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="A904" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B904" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D904" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="904" spans="1:4">
-[...7 lines deleted...]
-      <c r="D904" t="s">
+    <row r="905" spans="1:4">
+      <c r="A905"/>
+      <c r="B905" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C905" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D905" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="906" spans="1:4">
-[...14 lines deleted...]
-      <c r="A908" t="s">
+    <row r="907" spans="1:4">
+      <c r="A907" t="s">
         <v>1814</v>
       </c>
-      <c r="B908" t="s">
+      <c r="B907" t="s">
         <v>1815</v>
       </c>
-      <c r="C908" t="s">
+      <c r="C907" t="s">
         <v>1816</v>
       </c>
-      <c r="D908" t="s">
-[...4 lines deleted...]
-      <c r="A910" t="s">
+      <c r="D907" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909" t="s">
         <v>1817</v>
       </c>
-      <c r="B910" t="s">
+      <c r="B909" t="s">
         <v>1818</v>
       </c>
-      <c r="C910" t="s">
+      <c r="C909" t="s">
         <v>1819</v>
       </c>
-      <c r="D910" t="s">
-[...4 lines deleted...]
-      <c r="A912" t="s">
+      <c r="D909" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911" t="s">
         <v>1820</v>
       </c>
-      <c r="B912" t="s">
+      <c r="B911" t="s">
         <v>1821</v>
       </c>
-      <c r="C912" t="s">
+      <c r="C911" t="s">
         <v>1822</v>
       </c>
-      <c r="D912" t="s">
-[...4 lines deleted...]
-      <c r="A914" t="s">
+      <c r="D911" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="A913" t="s">
         <v>1823</v>
       </c>
-      <c r="B914" t="s">
+      <c r="B913" t="s">
         <v>1824</v>
       </c>
-      <c r="C914" t="s">
+      <c r="C913" t="s">
         <v>1825</v>
       </c>
-      <c r="D914" t="s">
+      <c r="D913" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915" t="s">
         <v>1826</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A916" t="s">
+      <c r="B915" t="s">
         <v>1827</v>
       </c>
-      <c r="B916" t="s">
+      <c r="C915" t="s">
         <v>1828</v>
       </c>
-      <c r="C916" t="s">
+      <c r="D915" t="s">
         <v>1829</v>
       </c>
-      <c r="D916" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="917" spans="1:4">
-      <c r="A917"/>
+      <c r="A917" t="s">
+        <v>1830</v>
+      </c>
       <c r="B917" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="C917" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="D917" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918"/>
       <c r="B918" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="C918" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="D918" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919"/>
       <c r="B919" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="C919" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="D919" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="921" spans="1:4">
-[...3 lines deleted...]
-      <c r="B921" t="s">
+    <row r="920" spans="1:4">
+      <c r="A920"/>
+      <c r="B920" t="s">
         <v>1837</v>
       </c>
-      <c r="C921" t="s">
+      <c r="C920" t="s">
         <v>1838</v>
       </c>
-      <c r="D921" t="s">
-[...4 lines deleted...]
-      <c r="A923" t="s">
+      <c r="D920" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="A922" t="s">
         <v>1839</v>
       </c>
-      <c r="B923" t="s">
+      <c r="B922" t="s">
         <v>1840</v>
       </c>
-      <c r="C923" t="s">
+      <c r="C922" t="s">
         <v>1841</v>
       </c>
-      <c r="D923" t="s">
-[...4 lines deleted...]
-      <c r="A925" t="s">
+      <c r="D922" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="A924" t="s">
         <v>1842</v>
       </c>
-      <c r="B925" t="s">
+      <c r="B924" t="s">
         <v>1843</v>
       </c>
-      <c r="C925" t="s">
+      <c r="C924" t="s">
         <v>1844</v>
       </c>
-      <c r="D925" t="s">
+      <c r="D924" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="926" spans="1:4">
-      <c r="A926"/>
+      <c r="A926" t="s">
+        <v>1845</v>
+      </c>
       <c r="B926" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="C926" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="D926" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="928" spans="1:4">
-[...3 lines deleted...]
-      <c r="B928" t="s">
+    <row r="927" spans="1:4">
+      <c r="A927"/>
+      <c r="B927" t="s">
         <v>1848</v>
       </c>
-      <c r="C928" t="s">
+      <c r="C927" t="s">
         <v>1849</v>
       </c>
-      <c r="D928" t="s">
+      <c r="D927" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="A929" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B929" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C929" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D929" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D701"/>
+  <dimension ref="A1:D702"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="70.69702100000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="119.11377" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
@@ -15051,85 +15072,85 @@
         <v>487</v>
       </c>
       <c r="C13" t="s">
         <v>507</v>
       </c>
       <c r="D13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>1028</v>
       </c>
       <c r="B14" t="s">
         <v>1024</v>
       </c>
       <c r="C14" t="s">
         <v>1029</v>
       </c>
       <c r="D14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="B15" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="C15" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="D15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>508</v>
       </c>
       <c r="B16" t="s">
         <v>487</v>
       </c>
       <c r="C16" t="s">
         <v>509</v>
       </c>
       <c r="D16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="B17" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="C17" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="D17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>1277</v>
       </c>
       <c r="B18" t="s">
         <v>1276</v>
       </c>
       <c r="C18" t="s">
         <v>1278</v>
       </c>
       <c r="D18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>1425</v>
       </c>
       <c r="B19" t="s">
         <v>1424</v>
@@ -15191,71 +15212,71 @@
         <v>1089</v>
       </c>
       <c r="C23" t="s">
         <v>1098</v>
       </c>
       <c r="D23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>1099</v>
       </c>
       <c r="B24" t="s">
         <v>1089</v>
       </c>
       <c r="C24" t="s">
         <v>1100</v>
       </c>
       <c r="D24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B25" t="s">
         <v>1782</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="D25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B26" t="s">
         <v>1586</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="D26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>1066</v>
       </c>
       <c r="B27" t="s">
         <v>1065</v>
       </c>
       <c r="C27" t="s">
         <v>1067</v>
       </c>
       <c r="D27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>887</v>
       </c>
       <c r="B28" t="s">
         <v>884</v>
@@ -15275,85 +15296,85 @@
         <v>884</v>
       </c>
       <c r="C29" t="s">
         <v>890</v>
       </c>
       <c r="D29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>635</v>
       </c>
       <c r="B30" t="s">
         <v>634</v>
       </c>
       <c r="C30" t="s">
         <v>636</v>
       </c>
       <c r="D30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="B31" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="C31" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="D31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="B32" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="C32" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="D32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="B33" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="C33" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="D33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>555</v>
       </c>
       <c r="B34" t="s">
         <v>551</v>
       </c>
       <c r="C34" t="s">
         <v>556</v>
       </c>
       <c r="D34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>952</v>
       </c>
       <c r="B35" t="s">
         <v>945</v>
@@ -15373,57 +15394,57 @@
         <v>1238</v>
       </c>
       <c r="C36" t="s">
         <v>1240</v>
       </c>
       <c r="D36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>954</v>
       </c>
       <c r="B37" t="s">
         <v>945</v>
       </c>
       <c r="C37" t="s">
         <v>955</v>
       </c>
       <c r="D37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="B38" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="C38" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="D38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>859</v>
       </c>
       <c r="B39" t="s">
         <v>858</v>
       </c>
       <c r="C39" t="s">
         <v>860</v>
       </c>
       <c r="D39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>719</v>
       </c>
       <c r="B40" t="s">
         <v>715</v>
@@ -15457,155 +15478,155 @@
         <v>269</v>
       </c>
       <c r="C42" t="s">
         <v>284</v>
       </c>
       <c r="D42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>1245</v>
       </c>
       <c r="B43" t="s">
         <v>1244</v>
       </c>
       <c r="C43" t="s">
         <v>1246</v>
       </c>
       <c r="D43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="B44" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="C44" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="D44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>1104</v>
       </c>
       <c r="B45" t="s">
         <v>1103</v>
       </c>
       <c r="C45" t="s">
         <v>1105</v>
       </c>
       <c r="D45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>1057</v>
       </c>
       <c r="B46" t="s">
         <v>1056</v>
       </c>
       <c r="C46" t="s">
         <v>1058</v>
       </c>
       <c r="D46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="B47" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="C47" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="D47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="B48" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="C48" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="D48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>1077</v>
       </c>
       <c r="B49" t="s">
         <v>1076</v>
       </c>
       <c r="C49" t="s">
         <v>1078</v>
       </c>
       <c r="D49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="B50" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="C50" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="D50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="B51" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="C51" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="D51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>721</v>
       </c>
       <c r="B52" t="s">
         <v>715</v>
       </c>
       <c r="C52" t="s">
         <v>722</v>
       </c>
       <c r="D52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>1110</v>
       </c>
       <c r="B53" t="s">
         <v>1106</v>
@@ -15653,57 +15674,57 @@
         <v>1339</v>
       </c>
       <c r="C56" t="s">
         <v>1341</v>
       </c>
       <c r="D56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>956</v>
       </c>
       <c r="B57" t="s">
         <v>945</v>
       </c>
       <c r="C57" t="s">
         <v>957</v>
       </c>
       <c r="D57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="B58" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="C58" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="D58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>308</v>
       </c>
       <c r="B59" t="s">
         <v>295</v>
       </c>
       <c r="C59" t="s">
         <v>309</v>
       </c>
       <c r="D59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>1455</v>
       </c>
       <c r="B60" t="s">
         <v>1454</v>
@@ -15807,71 +15828,71 @@
         <v>1433</v>
       </c>
       <c r="C67" t="s">
         <v>1435</v>
       </c>
       <c r="D67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>650</v>
       </c>
       <c r="B68" t="s">
         <v>649</v>
       </c>
       <c r="C68" t="s">
         <v>651</v>
       </c>
       <c r="D68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="B69" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="C69" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="D69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="B70" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="C70" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="D70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>1353</v>
       </c>
       <c r="B71" t="s">
         <v>1352</v>
       </c>
       <c r="C71" t="s">
         <v>1354</v>
       </c>
       <c r="D71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>688</v>
       </c>
       <c r="B72" t="s">
         <v>652</v>
@@ -15961,57 +15982,57 @@
         <v>1405</v>
       </c>
       <c r="C78" t="s">
         <v>1407</v>
       </c>
       <c r="D78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>577</v>
       </c>
       <c r="B79" t="s">
         <v>570</v>
       </c>
       <c r="C79" t="s">
         <v>578</v>
       </c>
       <c r="D79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="B80" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="C80" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="D80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>1000</v>
       </c>
       <c r="B81" t="s">
         <v>990</v>
       </c>
       <c r="C81" t="s">
         <v>1001</v>
       </c>
       <c r="D81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>1461</v>
       </c>
       <c r="B82" t="s">
         <v>1460</v>
@@ -16241,57 +16262,57 @@
         <v>1247</v>
       </c>
       <c r="C98" t="s">
         <v>1249</v>
       </c>
       <c r="D98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>1387</v>
       </c>
       <c r="B99" t="s">
         <v>1383</v>
       </c>
       <c r="C99" t="s">
         <v>1388</v>
       </c>
       <c r="D99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="B100" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C100" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="D100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>1316</v>
       </c>
       <c r="B101" t="s">
         <v>1312</v>
       </c>
       <c r="C101" t="s">
         <v>1317</v>
       </c>
       <c r="D101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>905</v>
       </c>
       <c r="B102" t="s">
         <v>904</v>
@@ -16395,57 +16416,57 @@
         <v>652</v>
       </c>
       <c r="C109" t="s">
         <v>701</v>
       </c>
       <c r="D109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>1328</v>
       </c>
       <c r="B110" t="s">
         <v>1327</v>
       </c>
       <c r="C110" t="s">
         <v>1329</v>
       </c>
       <c r="D110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="B111" t="s">
         <v>1250</v>
       </c>
       <c r="C111" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>617</v>
       </c>
       <c r="B112" t="s">
         <v>613</v>
       </c>
       <c r="C112" t="s">
         <v>618</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>1052</v>
       </c>
       <c r="B113" t="s">
         <v>1046</v>
@@ -16465,57 +16486,57 @@
         <v>919</v>
       </c>
       <c r="C114" t="s">
         <v>921</v>
       </c>
       <c r="D114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>1054</v>
       </c>
       <c r="B115" t="s">
         <v>1046</v>
       </c>
       <c r="C115" t="s">
         <v>1055</v>
       </c>
       <c r="D115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="B116" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="C116" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>1484</v>
       </c>
       <c r="B117" t="s">
         <v>1480</v>
       </c>
       <c r="C117" t="s">
         <v>1485</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>285</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
@@ -16843,169 +16864,169 @@
         <v>351</v>
       </c>
       <c r="C141" t="s">
         <v>454</v>
       </c>
       <c r="D141" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>1207</v>
       </c>
       <c r="B142" t="s">
         <v>1206</v>
       </c>
       <c r="C142" t="s">
         <v>1208</v>
       </c>
       <c r="D142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="B143" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="C143" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="D143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>455</v>
       </c>
       <c r="B144" t="s">
         <v>351</v>
       </c>
       <c r="C144" t="s">
         <v>456</v>
       </c>
       <c r="D144" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>1422</v>
       </c>
       <c r="B145" t="s">
         <v>1421</v>
       </c>
       <c r="C145" t="s">
         <v>1423</v>
       </c>
       <c r="D145" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>1527</v>
       </c>
       <c r="B146" t="s">
         <v>1522</v>
       </c>
       <c r="C146" t="s">
         <v>1528</v>
       </c>
       <c r="D146" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="B147" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="C147" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="D147" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>1015</v>
       </c>
       <c r="B148" t="s">
         <v>1014</v>
       </c>
       <c r="C148" t="s">
         <v>1016</v>
       </c>
       <c r="D148" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>1490</v>
       </c>
       <c r="B149" t="s">
         <v>1489</v>
       </c>
       <c r="C149" t="s">
         <v>1491</v>
       </c>
       <c r="D149" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>1492</v>
       </c>
       <c r="B150" t="s">
         <v>1489</v>
       </c>
       <c r="C150" t="s">
         <v>1493</v>
       </c>
       <c r="D150" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B151" t="s">
         <v>1557</v>
       </c>
-      <c r="B151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C151" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="D151" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>1445</v>
       </c>
       <c r="B152" t="s">
         <v>1444</v>
       </c>
       <c r="C152" t="s">
         <v>1446</v>
       </c>
       <c r="D152" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>457</v>
       </c>
       <c r="B153" t="s">
         <v>351</v>
@@ -17025,295 +17046,295 @@
         <v>351</v>
       </c>
       <c r="C154" t="s">
         <v>460</v>
       </c>
       <c r="D154" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>1518</v>
       </c>
       <c r="B155" t="s">
         <v>811</v>
       </c>
       <c r="C155" t="s">
         <v>1519</v>
       </c>
       <c r="D155" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
       <c r="B156" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="C156" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="D156" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>1063</v>
       </c>
       <c r="B157" t="s">
         <v>1059</v>
       </c>
       <c r="C157" t="s">
         <v>1064</v>
       </c>
       <c r="D157" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B158" t="s">
         <v>1830</v>
       </c>
-      <c r="B158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C158" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="D158" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="B159" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="C159" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="D159" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>1113</v>
       </c>
       <c r="B160" t="s">
         <v>1112</v>
       </c>
       <c r="C160" t="s">
         <v>1114</v>
       </c>
       <c r="D160" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>1401</v>
       </c>
       <c r="B161" t="s">
         <v>1400</v>
       </c>
       <c r="C161" t="s">
         <v>1402</v>
       </c>
       <c r="D161" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
       <c r="B162" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
       <c r="C162" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="D162" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="B163" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="C163" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="D163" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>979</v>
       </c>
       <c r="B164" t="s">
         <v>972</v>
       </c>
       <c r="C164" t="s">
         <v>980</v>
       </c>
       <c r="D164" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="B165" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="C165" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="D165" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>601</v>
       </c>
       <c r="B166" t="s">
         <v>579</v>
       </c>
       <c r="C166" t="s">
         <v>602</v>
       </c>
       <c r="D166" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="B167" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="C167" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="D167" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>1448</v>
       </c>
       <c r="B168" t="s">
         <v>1447</v>
       </c>
       <c r="C168" t="s">
         <v>1449</v>
       </c>
       <c r="D168" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="B169" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="C169" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="D169" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>461</v>
       </c>
       <c r="B170" t="s">
         <v>351</v>
       </c>
       <c r="C170" t="s">
         <v>462</v>
       </c>
       <c r="D170" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>463</v>
       </c>
       <c r="B171" t="s">
         <v>351</v>
       </c>
       <c r="C171" t="s">
         <v>464</v>
       </c>
       <c r="D171" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>1403</v>
       </c>
       <c r="B172" t="s">
         <v>1400</v>
       </c>
       <c r="C172" t="s">
         <v>1404</v>
       </c>
       <c r="D172" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="B173" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="C173" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="D173" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>891</v>
       </c>
       <c r="B174" t="s">
         <v>884</v>
       </c>
       <c r="C174" t="s">
         <v>892</v>
       </c>
       <c r="D174" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>893</v>
       </c>
       <c r="B175" t="s">
         <v>884</v>
@@ -17417,183 +17438,183 @@
         <v>487</v>
       </c>
       <c r="C182" t="s">
         <v>511</v>
       </c>
       <c r="D182" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>1163</v>
       </c>
       <c r="B183" t="s">
         <v>1162</v>
       </c>
       <c r="C183" t="s">
         <v>1164</v>
       </c>
       <c r="D183" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="B184" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="C184" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="D184" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>1505</v>
       </c>
       <c r="B185" t="s">
         <v>1497</v>
       </c>
       <c r="C185" t="s">
         <v>1506</v>
       </c>
       <c r="D185" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>1068</v>
       </c>
       <c r="B186" t="s">
         <v>1065</v>
       </c>
       <c r="C186" t="s">
         <v>1069</v>
       </c>
       <c r="D186" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>1020</v>
       </c>
       <c r="B187" t="s">
         <v>1017</v>
       </c>
       <c r="C187" t="s">
         <v>1021</v>
       </c>
       <c r="D187" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="B188" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C188" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="D188" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>1370</v>
       </c>
       <c r="B189" t="s">
         <v>1369</v>
       </c>
       <c r="C189" t="s">
         <v>1371</v>
       </c>
       <c r="D189" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="B190" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="C190" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="D190" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="B191" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C191" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="D191" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="B192" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C192" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="D192" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
       <c r="B193" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="C193" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="D193" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>603</v>
       </c>
       <c r="B194" t="s">
         <v>579</v>
       </c>
       <c r="C194" t="s">
         <v>604</v>
       </c>
       <c r="D194" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>605</v>
       </c>
       <c r="B195" t="s">
         <v>579</v>
@@ -17613,127 +17634,127 @@
         <v>1463</v>
       </c>
       <c r="C196" t="s">
         <v>1465</v>
       </c>
       <c r="D196" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>963</v>
       </c>
       <c r="B197" t="s">
         <v>960</v>
       </c>
       <c r="C197" t="s">
         <v>964</v>
       </c>
       <c r="D197" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="B198" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C198" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="D198" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
         <v>465</v>
       </c>
       <c r="B199" t="s">
         <v>351</v>
       </c>
       <c r="C199" t="s">
         <v>466</v>
       </c>
       <c r="D199" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="B200" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C200" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="D200" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
         <v>467</v>
       </c>
       <c r="B201" t="s">
         <v>351</v>
       </c>
       <c r="C201" t="s">
         <v>468</v>
       </c>
       <c r="D201" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="B202" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C202" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="D202" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
       <c r="B203" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="C203" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="D203" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
         <v>1174</v>
       </c>
       <c r="B204" t="s">
         <v>1173</v>
       </c>
       <c r="C204" t="s">
         <v>1175</v>
       </c>
       <c r="D204" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
         <v>607</v>
       </c>
       <c r="B205" t="s">
         <v>579</v>
@@ -17935,113 +17956,113 @@
         <v>12</v>
       </c>
       <c r="C219" t="s">
         <v>193</v>
       </c>
       <c r="D219" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
         <v>194</v>
       </c>
       <c r="B220" t="s">
         <v>12</v>
       </c>
       <c r="C220" t="s">
         <v>195</v>
       </c>
       <c r="D220" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="B221" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="C221" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="D221" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
         <v>196</v>
       </c>
       <c r="B222" t="s">
         <v>12</v>
       </c>
       <c r="C222" t="s">
         <v>197</v>
       </c>
       <c r="D222" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>1012</v>
       </c>
       <c r="B223" t="s">
         <v>1011</v>
       </c>
       <c r="C223" t="s">
         <v>1013</v>
       </c>
       <c r="D223" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>1381</v>
       </c>
       <c r="B224" t="s">
         <v>1380</v>
       </c>
       <c r="C224" t="s">
         <v>1382</v>
       </c>
       <c r="D224" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="B225" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="C225" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="D225" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
         <v>198</v>
       </c>
       <c r="B226" t="s">
         <v>12</v>
       </c>
       <c r="C226" t="s">
         <v>199</v>
       </c>
       <c r="D226" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
         <v>200</v>
       </c>
       <c r="B227" t="s">
         <v>12</v>
@@ -18131,295 +18152,295 @@
         <v>238</v>
       </c>
       <c r="C233" t="s">
         <v>254</v>
       </c>
       <c r="D233" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
         <v>1197</v>
       </c>
       <c r="B234" t="s">
         <v>1190</v>
       </c>
       <c r="C234" t="s">
         <v>1198</v>
       </c>
       <c r="D234" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B235" t="s">
         <v>1658</v>
       </c>
-      <c r="B235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C235" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="D235" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="B236" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="C236" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="D236" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
         <v>849</v>
       </c>
       <c r="B237" t="s">
         <v>835</v>
       </c>
       <c r="C237" t="s">
         <v>850</v>
       </c>
       <c r="D237" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="B238" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="C238" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="D238" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
         <v>878</v>
       </c>
       <c r="B239" t="s">
         <v>871</v>
       </c>
       <c r="C239" t="s">
         <v>879</v>
       </c>
       <c r="D239" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
         <v>1087</v>
       </c>
       <c r="B240" t="s">
         <v>1084</v>
       </c>
       <c r="C240" t="s">
         <v>1088</v>
       </c>
       <c r="D240" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
         <v>826</v>
       </c>
       <c r="B241" t="s">
         <v>818</v>
       </c>
       <c r="C241" t="s">
         <v>827</v>
       </c>
       <c r="D241" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B242" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="C242" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="D242" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
         <v>1487</v>
       </c>
       <c r="B243" t="s">
         <v>1486</v>
       </c>
       <c r="C243" t="s">
         <v>1488</v>
       </c>
       <c r="D243" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>255</v>
       </c>
       <c r="B244" t="s">
         <v>238</v>
       </c>
       <c r="C244" t="s">
         <v>256</v>
       </c>
       <c r="D244" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="B245" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="C245" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="D245" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="B246" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="C246" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="D246" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
         <v>257</v>
       </c>
       <c r="B247" t="s">
         <v>238</v>
       </c>
       <c r="C247" t="s">
         <v>258</v>
       </c>
       <c r="D247" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="B248" t="s">
         <v>759</v>
       </c>
       <c r="C248" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="D248" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>1269</v>
       </c>
       <c r="B249" t="s">
         <v>1268</v>
       </c>
       <c r="C249" t="s">
         <v>1270</v>
       </c>
       <c r="D249" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>543</v>
       </c>
       <c r="B250" t="s">
         <v>530</v>
       </c>
       <c r="C250" t="s">
         <v>544</v>
       </c>
       <c r="D250" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>1529</v>
       </c>
       <c r="B251" t="s">
         <v>1038</v>
       </c>
       <c r="C251" t="s">
         <v>1530</v>
       </c>
       <c r="D251" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B252" t="s">
         <v>1546</v>
       </c>
-      <c r="B252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C252" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="D252" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
         <v>259</v>
       </c>
       <c r="B253" t="s">
         <v>238</v>
       </c>
       <c r="C253" t="s">
         <v>260</v>
       </c>
       <c r="D253" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
         <v>526</v>
       </c>
       <c r="B254" t="s">
         <v>525</v>
@@ -18439,71 +18460,71 @@
         <v>1336</v>
       </c>
       <c r="C255" t="s">
         <v>1338</v>
       </c>
       <c r="D255" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
         <v>1210</v>
       </c>
       <c r="B256" t="s">
         <v>1209</v>
       </c>
       <c r="C256" t="s">
         <v>1211</v>
       </c>
       <c r="D256" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
       <c r="B257" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
       <c r="C257" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
       <c r="D257" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B258" t="s">
         <v>1845</v>
       </c>
-      <c r="B258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C258" t="s">
-        <v>1846</v>
+        <v>1849</v>
       </c>
       <c r="D258" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
         <v>1280</v>
       </c>
       <c r="B259" t="s">
         <v>1279</v>
       </c>
       <c r="C259" t="s">
         <v>1281</v>
       </c>
       <c r="D259" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" t="s">
         <v>940</v>
       </c>
       <c r="B260" t="s">
         <v>939</v>
@@ -18537,71 +18558,71 @@
         <v>530</v>
       </c>
       <c r="C262" t="s">
         <v>546</v>
       </c>
       <c r="D262" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" t="s">
         <v>563</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" t="s">
         <v>564</v>
       </c>
       <c r="D263" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="B264" t="s">
         <v>759</v>
       </c>
       <c r="C264" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="D264" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="B265" t="s">
         <v>759</v>
       </c>
       <c r="C265" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="D265" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" t="s">
         <v>1266</v>
       </c>
       <c r="B266" t="s">
         <v>1262</v>
       </c>
       <c r="C266" t="s">
         <v>1267</v>
       </c>
       <c r="D266" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" t="s">
         <v>5</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
@@ -18635,169 +18656,169 @@
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>11</v>
       </c>
       <c r="D269" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" t="s">
         <v>851</v>
       </c>
       <c r="B270" t="s">
         <v>835</v>
       </c>
       <c r="C270" t="s">
         <v>852</v>
       </c>
       <c r="D270" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="B271" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="C271" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="D271" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" t="s">
         <v>528</v>
       </c>
       <c r="B272" t="s">
         <v>525</v>
       </c>
       <c r="C272" t="s">
         <v>529</v>
       </c>
       <c r="D272" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="B273" t="s">
         <v>759</v>
       </c>
       <c r="C273" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="D273" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" t="s">
         <v>1331</v>
       </c>
       <c r="B274" t="s">
         <v>1330</v>
       </c>
       <c r="C274" t="s">
         <v>1332</v>
       </c>
       <c r="D274" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="B275" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="C275" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="D275" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="B276" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="C276" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="D276" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" t="s">
         <v>880</v>
       </c>
       <c r="B277" t="s">
         <v>871</v>
       </c>
       <c r="C277" t="s">
         <v>881</v>
       </c>
       <c r="D277" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" t="s">
         <v>1199</v>
       </c>
       <c r="B278" t="s">
         <v>1190</v>
       </c>
       <c r="C278" t="s">
         <v>1200</v>
       </c>
       <c r="D278" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
       <c r="B279" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
       <c r="C279" t="s">
-        <v>1849</v>
+        <v>1852</v>
       </c>
       <c r="D279" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" t="s">
         <v>521</v>
       </c>
       <c r="B280" t="s">
         <v>517</v>
       </c>
       <c r="C280" t="s">
         <v>522</v>
       </c>
       <c r="D280" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" t="s">
         <v>261</v>
       </c>
       <c r="B281" t="s">
         <v>238</v>
@@ -18817,71 +18838,71 @@
         <v>1322</v>
       </c>
       <c r="C282" t="s">
         <v>1324</v>
       </c>
       <c r="D282" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" t="s">
         <v>523</v>
       </c>
       <c r="B283" t="s">
         <v>517</v>
       </c>
       <c r="C283" t="s">
         <v>524</v>
       </c>
       <c r="D283" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="B284" t="s">
         <v>759</v>
       </c>
       <c r="C284" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="D284" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B285" t="s">
         <v>771</v>
       </c>
       <c r="C285" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="D285" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" t="s">
         <v>1213</v>
       </c>
       <c r="B286" t="s">
         <v>1212</v>
       </c>
       <c r="C286" t="s">
         <v>1214</v>
       </c>
       <c r="D286" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" t="s">
         <v>547</v>
       </c>
       <c r="B287" t="s">
         <v>530</v>
@@ -18901,183 +18922,183 @@
         <v>1436</v>
       </c>
       <c r="C288" t="s">
         <v>1438</v>
       </c>
       <c r="D288" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" t="s">
         <v>1171</v>
       </c>
       <c r="B289" t="s">
         <v>1170</v>
       </c>
       <c r="C289" t="s">
         <v>1172</v>
       </c>
       <c r="D289" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="B290" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="C290" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="D290" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" t="s">
         <v>263</v>
       </c>
       <c r="B291" t="s">
         <v>238</v>
       </c>
       <c r="C291" t="s">
         <v>264</v>
       </c>
       <c r="D291" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" t="s">
         <v>816</v>
       </c>
       <c r="B292" t="s">
         <v>815</v>
       </c>
       <c r="C292" t="s">
         <v>817</v>
       </c>
       <c r="D292" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="B293" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="C293" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D293" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" t="s">
         <v>206</v>
       </c>
       <c r="B294" t="s">
         <v>12</v>
       </c>
       <c r="C294" t="s">
         <v>207</v>
       </c>
       <c r="D294" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="B295" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="C295" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="D295" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" t="s">
         <v>566</v>
       </c>
       <c r="B296" t="s">
         <v>565</v>
       </c>
       <c r="C296" t="s">
         <v>567</v>
       </c>
       <c r="D296" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" t="s">
         <v>208</v>
       </c>
       <c r="B297" t="s">
         <v>12</v>
       </c>
       <c r="C297" t="s">
         <v>209</v>
       </c>
       <c r="D297" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" t="s">
         <v>828</v>
       </c>
       <c r="B298" t="s">
         <v>818</v>
       </c>
       <c r="C298" t="s">
         <v>829</v>
       </c>
       <c r="D298" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="B299" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="C299" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="D299" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" t="s">
         <v>210</v>
       </c>
       <c r="B300" t="s">
         <v>12</v>
       </c>
       <c r="C300" t="s">
         <v>211</v>
       </c>
       <c r="D300" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" t="s">
         <v>1303</v>
       </c>
       <c r="B301" t="s">
         <v>1302</v>
@@ -19097,144 +19118,144 @@
         <v>1510</v>
       </c>
       <c r="C302" t="s">
         <v>1515</v>
       </c>
       <c r="D302" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" t="s">
         <v>212</v>
       </c>
       <c r="B303" t="s">
         <v>12</v>
       </c>
       <c r="C303" t="s">
         <v>213</v>
       </c>
       <c r="D303" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="B304" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="C304" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="D304" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" t="s">
         <v>233</v>
       </c>
       <c r="B305" t="s">
         <v>228</v>
       </c>
       <c r="C305" t="s">
         <v>234</v>
       </c>
       <c r="D305" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" t="s">
         <v>1236</v>
       </c>
       <c r="B306" t="s">
         <v>1235</v>
       </c>
       <c r="C306" t="s">
         <v>1237</v>
       </c>
       <c r="D306" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="B308" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C308" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="D308" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" t="s">
         <v>352</v>
       </c>
       <c r="B309" t="s">
         <v>351</v>
       </c>
       <c r="C309" t="s">
         <v>353</v>
       </c>
       <c r="D309" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" t="s">
         <v>355</v>
       </c>
       <c r="B310" t="s">
         <v>351</v>
       </c>
       <c r="C310" t="s">
         <v>356</v>
       </c>
       <c r="D310" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="B311" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C311" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="D311" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" t="s">
         <v>653</v>
       </c>
       <c r="B312" t="s">
         <v>652</v>
       </c>
       <c r="C312" t="s">
         <v>654</v>
       </c>
       <c r="D312" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" t="s">
         <v>984</v>
       </c>
       <c r="B313" t="s">
         <v>983</v>
       </c>
       <c r="C313" t="s">
         <v>985</v>
@@ -19671,71 +19692,71 @@
         <v>652</v>
       </c>
       <c r="C344" t="s">
         <v>669</v>
       </c>
       <c r="D344" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" t="s">
         <v>580</v>
       </c>
       <c r="B345" t="s">
         <v>579</v>
       </c>
       <c r="C345" t="s">
         <v>581</v>
       </c>
       <c r="D345" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="B346" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
       <c r="C346" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="D346" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="B347" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C347" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="D347" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" t="s">
         <v>970</v>
       </c>
       <c r="B348" t="s">
         <v>969</v>
       </c>
       <c r="C348" t="s">
         <v>971</v>
       </c>
       <c r="D348" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" t="s">
         <v>358</v>
       </c>
       <c r="B349" t="s">
         <v>351</v>
@@ -19783,60 +19804,60 @@
         <v>351</v>
       </c>
       <c r="C352" t="s">
         <v>368</v>
       </c>
       <c r="D352" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" t="s">
         <v>370</v>
       </c>
       <c r="B353" t="s">
         <v>351</v>
       </c>
       <c r="C353" t="s">
         <v>371</v>
       </c>
       <c r="D353" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B354" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="C354" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="D354" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" t="s">
         <v>373</v>
       </c>
       <c r="B355" t="s">
         <v>351</v>
       </c>
       <c r="C355" t="s">
         <v>374</v>
       </c>
       <c r="D355" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" t="s">
         <v>376</v>
       </c>
       <c r="B356" t="s">
         <v>351</v>
       </c>
       <c r="C356" t="s">
         <v>377</v>
@@ -20007,130 +20028,130 @@
         <v>579</v>
       </c>
       <c r="C368" t="s">
         <v>587</v>
       </c>
       <c r="D368" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" t="s">
         <v>812</v>
       </c>
       <c r="B369" t="s">
         <v>811</v>
       </c>
       <c r="C369" t="s">
         <v>813</v>
       </c>
       <c r="D369" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="B370" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C370" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="D370" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" t="s">
         <v>395</v>
       </c>
       <c r="B371" t="s">
         <v>351</v>
       </c>
       <c r="C371" t="s">
         <v>396</v>
       </c>
       <c r="D371" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="B372" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="C372" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="D372" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="B373" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C373" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="D373" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" t="s">
         <v>398</v>
       </c>
       <c r="B374" t="s">
         <v>351</v>
       </c>
       <c r="C374" t="s">
         <v>399</v>
       </c>
       <c r="D374" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="B375" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="C375" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="D375" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" t="s">
         <v>400</v>
       </c>
       <c r="B376" t="s">
         <v>351</v>
       </c>
       <c r="C376" t="s">
         <v>401</v>
       </c>
       <c r="D376" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" t="s">
         <v>402</v>
       </c>
       <c r="B377" t="s">
         <v>351</v>
       </c>
       <c r="C377" t="s">
         <v>403</v>
@@ -20217,57 +20238,57 @@
         <v>295</v>
       </c>
       <c r="C383" t="s">
         <v>306</v>
       </c>
       <c r="D383" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" t="s">
         <v>1148</v>
       </c>
       <c r="B384" t="s">
         <v>1147</v>
       </c>
       <c r="C384" t="s">
         <v>1149</v>
       </c>
       <c r="D384" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="B385" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="C385" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="D385" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" t="s">
         <v>1313</v>
       </c>
       <c r="B386" t="s">
         <v>1312</v>
       </c>
       <c r="C386" t="s">
         <v>1314</v>
       </c>
       <c r="D386" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" t="s">
         <v>620</v>
       </c>
       <c r="B387" t="s">
         <v>619</v>
@@ -20287,85 +20308,85 @@
         <v>1231</v>
       </c>
       <c r="C388" t="s">
         <v>1233</v>
       </c>
       <c r="D388" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" t="s">
         <v>839</v>
       </c>
       <c r="B389" t="s">
         <v>835</v>
       </c>
       <c r="C389" t="s">
         <v>840</v>
       </c>
       <c r="D389" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="B390" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C390" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="D390" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" t="s">
         <v>571</v>
       </c>
       <c r="B391" t="s">
         <v>570</v>
       </c>
       <c r="C391" t="s">
         <v>572</v>
       </c>
       <c r="D391" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="B392" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C392" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="D392" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" t="s">
         <v>1384</v>
       </c>
       <c r="B393" t="s">
         <v>1383</v>
       </c>
       <c r="C393" t="s">
         <v>1385</v>
       </c>
       <c r="D393" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" t="s">
         <v>805</v>
       </c>
       <c r="B394" t="s">
         <v>804</v>
@@ -20413,172 +20434,172 @@
         <v>835</v>
       </c>
       <c r="C397" t="s">
         <v>842</v>
       </c>
       <c r="D397" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" t="s">
         <v>1085</v>
       </c>
       <c r="B398" t="s">
         <v>1084</v>
       </c>
       <c r="C398" t="s">
         <v>1086</v>
       </c>
       <c r="D398" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="B399" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C399" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="D399" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" t="s">
         <v>844</v>
       </c>
       <c r="B400" t="s">
         <v>835</v>
       </c>
       <c r="C400" t="s">
         <v>845</v>
       </c>
       <c r="D400" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" t="s">
         <v>560</v>
       </c>
       <c r="B401" t="s">
         <v>559</v>
       </c>
       <c r="C401" t="s">
         <v>561</v>
       </c>
       <c r="D401" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" t="s">
         <v>242</v>
       </c>
       <c r="B402" t="s">
         <v>238</v>
       </c>
       <c r="C402" t="s">
         <v>243</v>
       </c>
       <c r="D402" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="B403" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="C403" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="D403" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" t="s">
         <v>756</v>
       </c>
       <c r="B404" t="s">
         <v>755</v>
       </c>
       <c r="C404" t="s">
         <v>757</v>
       </c>
       <c r="D404" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" t="s">
         <v>760</v>
       </c>
       <c r="B405" t="s">
         <v>759</v>
       </c>
       <c r="C405" t="s">
         <v>761</v>
       </c>
       <c r="D405" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" t="s">
         <v>49</v>
       </c>
       <c r="B406" t="s">
         <v>12</v>
       </c>
       <c r="C406" t="s">
         <v>50</v>
       </c>
       <c r="D406" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="B407" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="C407" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="D407" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" t="s">
         <v>1039</v>
       </c>
       <c r="B408" t="s">
         <v>1038</v>
       </c>
       <c r="C408" t="s">
         <v>1040</v>
       </c>
       <c r="D408" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" t="s">
         <v>52</v>
       </c>
       <c r="B409" t="s">
         <v>12</v>
       </c>
       <c r="C409" t="s">
         <v>53</v>
@@ -20903,71 +20924,71 @@
         <v>759</v>
       </c>
       <c r="C432" t="s">
         <v>767</v>
       </c>
       <c r="D432" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" t="s">
         <v>103</v>
       </c>
       <c r="B433" t="s">
         <v>12</v>
       </c>
       <c r="C433" t="s">
         <v>104</v>
       </c>
       <c r="D433" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="B434" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="C434" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="D434" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="B435" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="C435" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="D435" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" t="s">
         <v>716</v>
       </c>
       <c r="B436" t="s">
         <v>715</v>
       </c>
       <c r="C436" t="s">
         <v>717</v>
       </c>
       <c r="D436" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" t="s">
         <v>875</v>
       </c>
       <c r="B437" t="s">
         <v>871</v>
@@ -20987,60 +21008,60 @@
         <v>1120</v>
       </c>
       <c r="C438" t="s">
         <v>1122</v>
       </c>
       <c r="D438" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" t="s">
         <v>106</v>
       </c>
       <c r="B439" t="s">
         <v>12</v>
       </c>
       <c r="C439" t="s">
         <v>107</v>
       </c>
       <c r="D439" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="B440" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="C440" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
       <c r="D440" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" t="s">
         <v>109</v>
       </c>
       <c r="B441" t="s">
         <v>12</v>
       </c>
       <c r="C441" t="s">
         <v>110</v>
       </c>
       <c r="D441" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" t="s">
         <v>726</v>
       </c>
       <c r="B442" t="s">
         <v>725</v>
       </c>
       <c r="C442" t="s">
         <v>727</v>
@@ -21953,60 +21974,60 @@
         <v>771</v>
       </c>
       <c r="C507" t="s">
         <v>773</v>
       </c>
       <c r="D507" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
         <v>150</v>
       </c>
       <c r="B508" t="s">
         <v>12</v>
       </c>
       <c r="C508" t="s">
         <v>151</v>
       </c>
       <c r="D508" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
       <c r="B509" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="C509" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="D509" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
         <v>277</v>
       </c>
       <c r="B510" t="s">
         <v>269</v>
       </c>
       <c r="C510" t="s">
         <v>278</v>
       </c>
       <c r="D510" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
         <v>153</v>
       </c>
       <c r="B511" t="s">
         <v>12</v>
       </c>
       <c r="C511" t="s">
         <v>154</v>
@@ -22037,57 +22058,57 @@
         <v>12</v>
       </c>
       <c r="C513" t="s">
         <v>158</v>
       </c>
       <c r="D513" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
         <v>251</v>
       </c>
       <c r="B514" t="s">
         <v>238</v>
       </c>
       <c r="C514" t="s">
         <v>252</v>
       </c>
       <c r="D514" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="B515" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="C515" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="D515" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
         <v>774</v>
       </c>
       <c r="B516" t="s">
         <v>771</v>
       </c>
       <c r="C516" t="s">
         <v>775</v>
       </c>
       <c r="D516" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
         <v>160</v>
       </c>
       <c r="B517" t="s">
         <v>12</v>
@@ -22135,57 +22156,57 @@
         <v>12</v>
       </c>
       <c r="C520" t="s">
         <v>163</v>
       </c>
       <c r="D520" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>164</v>
       </c>
       <c r="B521" t="s">
         <v>12</v>
       </c>
       <c r="C521" t="s">
         <v>165</v>
       </c>
       <c r="D521" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="B522" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="C522" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="D522" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>1254</v>
       </c>
       <c r="B523" t="s">
         <v>1250</v>
       </c>
       <c r="C523" t="s">
         <v>1255</v>
       </c>
       <c r="D523" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>1498</v>
       </c>
       <c r="B524" t="s">
         <v>1497</v>
@@ -22205,57 +22226,57 @@
         <v>759</v>
       </c>
       <c r="C525" t="s">
         <v>770</v>
       </c>
       <c r="D525" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>1049</v>
       </c>
       <c r="B526" t="s">
         <v>1046</v>
       </c>
       <c r="C526" t="s">
         <v>1050</v>
       </c>
       <c r="D526" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="B527" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C527" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="D527" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
         <v>229</v>
       </c>
       <c r="B528" t="s">
         <v>228</v>
       </c>
       <c r="C528" t="s">
         <v>230</v>
       </c>
       <c r="D528" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
         <v>1182</v>
       </c>
       <c r="B529" t="s">
         <v>1181</v>
@@ -22275,127 +22296,127 @@
         <v>749</v>
       </c>
       <c r="C530" t="s">
         <v>751</v>
       </c>
       <c r="D530" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
         <v>425</v>
       </c>
       <c r="B531" t="s">
         <v>351</v>
       </c>
       <c r="C531" t="s">
         <v>426</v>
       </c>
       <c r="D531" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="B532" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="C532" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="D532" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
         <v>428</v>
       </c>
       <c r="B533" t="s">
         <v>351</v>
       </c>
       <c r="C533" t="s">
         <v>429</v>
       </c>
       <c r="D533" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B534" t="s">
         <v>1796</v>
       </c>
-      <c r="B534" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C534" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="D534" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
         <v>431</v>
       </c>
       <c r="B535" t="s">
         <v>351</v>
       </c>
       <c r="C535" t="s">
         <v>432</v>
       </c>
       <c r="D535" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
         <v>1347</v>
       </c>
       <c r="B536" t="s">
         <v>1344</v>
       </c>
       <c r="C536" t="s">
         <v>1348</v>
       </c>
       <c r="D536" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="B537" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="C537" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="D537" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
         <v>499</v>
       </c>
       <c r="B538" t="s">
         <v>487</v>
       </c>
       <c r="C538" t="s">
         <v>500</v>
       </c>
       <c r="D538" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" t="s">
         <v>434</v>
       </c>
       <c r="B539" t="s">
         <v>351</v>
@@ -22457,130 +22478,130 @@
         <v>570</v>
       </c>
       <c r="C543" t="s">
         <v>575</v>
       </c>
       <c r="D543" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
         <v>1157</v>
       </c>
       <c r="B544" t="s">
         <v>1156</v>
       </c>
       <c r="C544" t="s">
         <v>1158</v>
       </c>
       <c r="D544" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="B545" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="C545" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="D545" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
         <v>598</v>
       </c>
       <c r="B546" t="s">
         <v>579</v>
       </c>
       <c r="C546" t="s">
         <v>599</v>
       </c>
       <c r="D546" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" t="s">
         <v>1194</v>
       </c>
       <c r="B547" t="s">
         <v>1190</v>
       </c>
       <c r="C547" t="s">
         <v>1195</v>
       </c>
       <c r="D547" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="B548" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="C548" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="D548" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" t="s">
         <v>552</v>
       </c>
       <c r="B549" t="s">
         <v>551</v>
       </c>
       <c r="C549" t="s">
         <v>553</v>
       </c>
       <c r="D549" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B550" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="C550" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="D550" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" t="s">
         <v>1516</v>
       </c>
       <c r="B551" t="s">
         <v>811</v>
       </c>
       <c r="C551" t="s">
         <v>1517</v>
       </c>
       <c r="D551" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" t="s">
         <v>1033</v>
       </c>
       <c r="B552" t="s">
         <v>1032</v>
       </c>
       <c r="C552" t="s">
         <v>1034</v>
@@ -22597,85 +22618,85 @@
         <v>835</v>
       </c>
       <c r="C553" t="s">
         <v>848</v>
       </c>
       <c r="D553" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" t="s">
         <v>678</v>
       </c>
       <c r="B554" t="s">
         <v>652</v>
       </c>
       <c r="C554" t="s">
         <v>679</v>
       </c>
       <c r="D554" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="B555" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C555" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="D555" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" t="s">
         <v>681</v>
       </c>
       <c r="B556" t="s">
         <v>652</v>
       </c>
       <c r="C556" t="s">
         <v>682</v>
       </c>
       <c r="D556" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="B557" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="C557" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="D557" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" t="s">
         <v>1263</v>
       </c>
       <c r="B558" t="s">
         <v>1262</v>
       </c>
       <c r="C558" t="s">
         <v>1264</v>
       </c>
       <c r="D558" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" t="s">
         <v>280</v>
       </c>
       <c r="B559" t="s">
         <v>269</v>
@@ -22695,74 +22716,74 @@
         <v>818</v>
       </c>
       <c r="C560" t="s">
         <v>823</v>
       </c>
       <c r="D560" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
         <v>643</v>
       </c>
       <c r="B561" t="s">
         <v>639</v>
       </c>
       <c r="C561" t="s">
         <v>644</v>
       </c>
       <c r="D561" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="B562" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C562" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="D562" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="B563" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="C563" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="D563" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
         <v>469</v>
       </c>
       <c r="B564" t="s">
         <v>351</v>
       </c>
       <c r="C564" t="s">
         <v>470</v>
       </c>
       <c r="D564" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
         <v>1458</v>
       </c>
       <c r="B565" t="s">
         <v>1457</v>
       </c>
       <c r="C565" t="s">
         <v>1459</v>
@@ -23031,197 +23052,197 @@
         <v>972</v>
       </c>
       <c r="C584" t="s">
         <v>982</v>
       </c>
       <c r="D584" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
         <v>1176</v>
       </c>
       <c r="B585" t="s">
         <v>1173</v>
       </c>
       <c r="C585" t="s">
         <v>1177</v>
       </c>
       <c r="D585" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B586" t="s">
         <v>1653</v>
       </c>
-      <c r="B586" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C586" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="D586" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="B587" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C587" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="D587" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
         <v>1475</v>
       </c>
       <c r="B588" t="s">
         <v>1472</v>
       </c>
       <c r="C588" t="s">
         <v>1476</v>
       </c>
       <c r="D588" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>479</v>
       </c>
       <c r="B589" t="s">
         <v>351</v>
       </c>
       <c r="C589" t="s">
         <v>480</v>
       </c>
       <c r="D589" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>623</v>
       </c>
       <c r="B590" t="s">
         <v>619</v>
       </c>
       <c r="C590" t="s">
         <v>624</v>
       </c>
       <c r="D590" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
       <c r="B591" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C591" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="D591" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>481</v>
       </c>
       <c r="B592" t="s">
         <v>351</v>
       </c>
       <c r="C592" t="s">
         <v>482</v>
       </c>
       <c r="D592" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
         <v>1222</v>
       </c>
       <c r="B593" t="s">
         <v>1221</v>
       </c>
       <c r="C593" t="s">
         <v>1223</v>
       </c>
       <c r="D593" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
         <v>1005</v>
       </c>
       <c r="B594" t="s">
         <v>1002</v>
       </c>
       <c r="C594" t="s">
         <v>1006</v>
       </c>
       <c r="D594" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="B595" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C595" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="D595" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="B596" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="C596" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="D596" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" t="s">
         <v>1166</v>
       </c>
       <c r="B597" t="s">
         <v>1165</v>
       </c>
       <c r="C597" t="s">
         <v>1167</v>
       </c>
       <c r="D597" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" t="s">
         <v>1168</v>
       </c>
       <c r="B598" t="s">
         <v>1165</v>
@@ -23283,141 +23304,141 @@
         <v>1112</v>
       </c>
       <c r="C602" t="s">
         <v>1116</v>
       </c>
       <c r="D602" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
         <v>483</v>
       </c>
       <c r="B603" t="s">
         <v>351</v>
       </c>
       <c r="C603" t="s">
         <v>484</v>
       </c>
       <c r="D603" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B604" t="s">
         <v>1683</v>
       </c>
-      <c r="B604" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C604" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="D604" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
         <v>1372</v>
       </c>
       <c r="B605" t="s">
         <v>1369</v>
       </c>
       <c r="C605" t="s">
         <v>1373</v>
       </c>
       <c r="D605" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
         <v>1374</v>
       </c>
       <c r="B606" t="s">
         <v>1369</v>
       </c>
       <c r="C606" t="s">
         <v>1375</v>
       </c>
       <c r="D606" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="B607" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C607" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="D607" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
         <v>485</v>
       </c>
       <c r="B608" t="s">
         <v>351</v>
       </c>
       <c r="C608" t="s">
         <v>486</v>
       </c>
       <c r="D608" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
         <v>707</v>
       </c>
       <c r="B609" t="s">
         <v>652</v>
       </c>
       <c r="C609" t="s">
         <v>708</v>
       </c>
       <c r="D609" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="B610" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C610" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="D610" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
         <v>1428</v>
       </c>
       <c r="B611" t="s">
         <v>1427</v>
       </c>
       <c r="C611" t="s">
         <v>1429</v>
       </c>
       <c r="D611" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>1274</v>
       </c>
       <c r="B612" t="s">
         <v>1271</v>
@@ -23493,57 +23514,57 @@
         <v>652</v>
       </c>
       <c r="C617" t="s">
         <v>710</v>
       </c>
       <c r="D617" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
         <v>318</v>
       </c>
       <c r="B618" t="s">
         <v>295</v>
       </c>
       <c r="C618" t="s">
         <v>319</v>
       </c>
       <c r="D618" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="B619" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="C619" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="D619" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
         <v>711</v>
       </c>
       <c r="B620" t="s">
         <v>652</v>
       </c>
       <c r="C620" t="s">
         <v>712</v>
       </c>
       <c r="D620" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
         <v>713</v>
       </c>
       <c r="B621" t="s">
         <v>652</v>
@@ -23577,57 +23598,57 @@
         <v>295</v>
       </c>
       <c r="C623" t="s">
         <v>321</v>
       </c>
       <c r="D623" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" t="s">
         <v>265</v>
       </c>
       <c r="B624" t="s">
         <v>238</v>
       </c>
       <c r="C624" t="s">
         <v>266</v>
       </c>
       <c r="D624" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B625" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="C625" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="D625" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
         <v>645</v>
       </c>
       <c r="B626" t="s">
         <v>639</v>
       </c>
       <c r="C626" t="s">
         <v>646</v>
       </c>
       <c r="D626" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
         <v>549</v>
       </c>
       <c r="B627" t="s">
         <v>530</v>
@@ -23661,155 +23682,155 @@
         <v>1322</v>
       </c>
       <c r="C629" t="s">
         <v>1326</v>
       </c>
       <c r="D629" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
         <v>1439</v>
       </c>
       <c r="B630" t="s">
         <v>1436</v>
       </c>
       <c r="C630" t="s">
         <v>1440</v>
       </c>
       <c r="D630" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B631" t="s">
         <v>1809</v>
       </c>
-      <c r="B631" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C631" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="D631" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" t="s">
         <v>830</v>
       </c>
       <c r="B632" t="s">
         <v>818</v>
       </c>
       <c r="C632" t="s">
         <v>831</v>
       </c>
       <c r="D632" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" t="s">
         <v>267</v>
       </c>
       <c r="B633" t="s">
         <v>238</v>
       </c>
       <c r="C633" t="s">
         <v>268</v>
       </c>
       <c r="D633" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="B634" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="C634" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="D634" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="B635" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="C635" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="D635" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" t="s">
         <v>235</v>
       </c>
       <c r="B636" t="s">
         <v>228</v>
       </c>
       <c r="C636" t="s">
         <v>236</v>
       </c>
       <c r="D636" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" t="s">
         <v>925</v>
       </c>
       <c r="B637" t="s">
         <v>919</v>
       </c>
       <c r="C637" t="s">
         <v>926</v>
       </c>
       <c r="D637" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="B638" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="C638" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="D638" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" t="s">
         <v>214</v>
       </c>
       <c r="B639" t="s">
         <v>12</v>
       </c>
       <c r="C639" t="s">
         <v>215</v>
       </c>
       <c r="D639" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" t="s">
         <v>217</v>
       </c>
       <c r="B640" t="s">
         <v>12</v>
@@ -23857,57 +23878,57 @@
         <v>715</v>
       </c>
       <c r="C643" t="s">
         <v>724</v>
       </c>
       <c r="D643" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" t="s">
         <v>1204</v>
       </c>
       <c r="B644" t="s">
         <v>1190</v>
       </c>
       <c r="C644" t="s">
         <v>1205</v>
       </c>
       <c r="D644" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="B645" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="C645" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="D645" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" t="s">
         <v>739</v>
       </c>
       <c r="B646" t="s">
         <v>725</v>
       </c>
       <c r="C646" t="s">
         <v>740</v>
       </c>
       <c r="D646" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" t="s">
         <v>1036</v>
       </c>
       <c r="B647" t="s">
         <v>1032</v>
@@ -24095,57 +24116,57 @@
         <v>1137</v>
       </c>
       <c r="C660" t="s">
         <v>1143</v>
       </c>
       <c r="D660" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" t="s">
         <v>293</v>
       </c>
       <c r="B661" t="s">
         <v>269</v>
       </c>
       <c r="C661" t="s">
         <v>294</v>
       </c>
       <c r="D661" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="B662" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="C662" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="D662" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" t="s">
         <v>512</v>
       </c>
       <c r="B663" t="s">
         <v>487</v>
       </c>
       <c r="C663" t="s">
         <v>513</v>
       </c>
       <c r="D663" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" t="s">
         <v>1030</v>
       </c>
       <c r="B664" t="s">
         <v>1024</v>
@@ -24193,57 +24214,57 @@
         <v>1043</v>
       </c>
       <c r="C667" t="s">
         <v>1045</v>
       </c>
       <c r="D667" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" t="s">
         <v>1101</v>
       </c>
       <c r="B668" t="s">
         <v>1089</v>
       </c>
       <c r="C668" t="s">
         <v>1102</v>
       </c>
       <c r="D668" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="B669" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="C669" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="D669" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" t="s">
         <v>514</v>
       </c>
       <c r="B670" t="s">
         <v>487</v>
       </c>
       <c r="C670" t="s">
         <v>515</v>
       </c>
       <c r="D670" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" t="s">
         <v>1128</v>
       </c>
       <c r="B671" t="s">
         <v>1120</v>
@@ -24361,113 +24382,113 @@
         <v>322</v>
       </c>
       <c r="C679" t="s">
         <v>350</v>
       </c>
       <c r="D679" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" t="s">
         <v>897</v>
       </c>
       <c r="B680" t="s">
         <v>884</v>
       </c>
       <c r="C680" t="s">
         <v>898</v>
       </c>
       <c r="D680" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="B681" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="C681" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="D681" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" t="s">
         <v>1070</v>
       </c>
       <c r="B682" t="s">
         <v>1065</v>
       </c>
       <c r="C682" t="s">
         <v>1071</v>
       </c>
       <c r="D682" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" t="s">
         <v>899</v>
       </c>
       <c r="B683" t="s">
         <v>884</v>
       </c>
       <c r="C683" t="s">
         <v>900</v>
       </c>
       <c r="D683" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" t="s">
         <v>1073</v>
       </c>
       <c r="B684" t="s">
         <v>1065</v>
       </c>
       <c r="C684" t="s">
         <v>1074</v>
       </c>
       <c r="D684" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="B685" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="C685" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="D685" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" t="s">
         <v>647</v>
       </c>
       <c r="B686" t="s">
         <v>639</v>
       </c>
       <c r="C686" t="s">
         <v>648</v>
       </c>
       <c r="D686" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" t="s">
         <v>1300</v>
       </c>
       <c r="B687" t="s">
         <v>1297</v>
@@ -24513,145 +24534,159 @@
       </c>
       <c r="B690" t="s">
         <v>565</v>
       </c>
       <c r="C690" t="s">
         <v>569</v>
       </c>
       <c r="D690" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" t="s">
         <v>901</v>
       </c>
       <c r="B691" t="s">
         <v>884</v>
       </c>
       <c r="C691" t="s">
         <v>902</v>
       </c>
       <c r="D691" t="s">
         <v>903</v>
       </c>
     </row>
-    <row r="693" spans="1:4">
-[...10 lines deleted...]
-        <v>795</v>
+    <row r="692" spans="1:4">
+      <c r="A692" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D692" t="s">
+        <v>1535</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" t="s">
-        <v>793</v>
+        <v>1724</v>
       </c>
       <c r="B694" t="s">
-        <v>780</v>
+        <v>1723</v>
       </c>
       <c r="C694" t="s">
-        <v>794</v>
+        <v>1725</v>
       </c>
       <c r="D694" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="B695" t="s">
         <v>780</v>
       </c>
       <c r="C695" t="s">
         <v>794</v>
       </c>
       <c r="D695" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="B696" t="s">
         <v>780</v>
       </c>
       <c r="C696" t="s">
         <v>794</v>
       </c>
       <c r="D696" t="s">
         <v>795</v>
       </c>
     </row>
-    <row r="698" spans="1:4">
-[...10 lines deleted...]
-        <v>999</v>
+    <row r="697" spans="1:4">
+      <c r="A697" t="s">
+        <v>797</v>
+      </c>
+      <c r="B697" t="s">
+        <v>780</v>
+      </c>
+      <c r="C697" t="s">
+        <v>794</v>
+      </c>
+      <c r="D697" t="s">
+        <v>795</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" t="s">
+        <v>997</v>
+      </c>
+      <c r="B699" t="s">
+        <v>990</v>
+      </c>
+      <c r="C699" t="s">
+        <v>998</v>
+      </c>
+      <c r="D699" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700" t="s">
         <v>1451</v>
       </c>
-      <c r="B699" t="s">
+      <c r="B700" t="s">
         <v>1450</v>
       </c>
-      <c r="C699" t="s">
+      <c r="C700" t="s">
         <v>1452</v>
       </c>
-      <c r="D699" t="s">
+      <c r="D700" t="s">
         <v>1453</v>
       </c>
     </row>
-    <row r="701" spans="1:4">
-      <c r="A701" t="s">
+    <row r="702" spans="1:4">
+      <c r="A702" t="s">
         <v>798</v>
       </c>
-      <c r="B701" t="s">
+      <c r="B702" t="s">
         <v>780</v>
       </c>
-      <c r="C701" t="s">
+      <c r="C702" t="s">
         <v>799</v>
       </c>
-      <c r="D701" t="s">
+      <c r="D702" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>